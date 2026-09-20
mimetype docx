--- v0 (2026-05-30)
+++ v1 (2026-09-20)
@@ -1418,69 +1418,70 @@
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DB32123" w14:textId="77777777" w:rsidR="00FC53D8" w:rsidRPr="00A61455" w:rsidRDefault="00FC53D8" w:rsidP="009F2E92">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00757B9F">
+            <w:r w:rsidRPr="00AD6882">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
+                <w:spacing w:val="2"/>
                 <w:w w:val="82"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:fitText w:val="2160" w:id="1282163714"/>
               </w:rPr>
               <w:t>세금계산서 / 현금영수증 발행 여</w:t>
             </w:r>
-            <w:r w:rsidRPr="00757B9F">
+            <w:r w:rsidRPr="00AD6882">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
-                <w:spacing w:val="3"/>
+                <w:spacing w:val="-3"/>
                 <w:w w:val="82"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:fitText w:val="2160" w:id="1282163714"/>
               </w:rPr>
               <w:t>부</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8221" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C0AF8EF" w14:textId="35DCAF72" w:rsidR="00FC53D8" w:rsidRPr="00FC53D8" w:rsidRDefault="00FC53D8" w:rsidP="00AC367A">
             <w:pPr>
               <w:widowControl/>
@@ -1931,160 +1932,187 @@
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>뜨개</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="003F5F96">
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003F5F96" w:rsidRPr="00E17B6D">
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
+              <w:t xml:space="preserve"> □ </w:t>
+            </w:r>
+            <w:r w:rsidR="003F5F96">
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">패브릭 </w:t>
+            </w:r>
+            <w:r w:rsidR="003F5F96" w:rsidRPr="00E17B6D">
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003F5F96" w:rsidRPr="00E17B6D">
+            <w:r w:rsidRPr="00E17B6D">
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">□ </w:t>
+              <w:t>□ 유리</w:t>
             </w:r>
             <w:r w:rsidR="003F5F96">
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">패브릭 </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003F5F96" w:rsidRPr="00E17B6D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E17B6D">
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
+              <w:t xml:space="preserve"> □ 종이</w:t>
+            </w:r>
+            <w:r w:rsidR="003F5F96">
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E17B6D">
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>□ 유리</w:t>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> □ 보석</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45A26BEF" w14:textId="270E32D4" w:rsidR="003A71DD" w:rsidRPr="00E17B6D" w:rsidRDefault="003A71DD" w:rsidP="006D15EE">
+          <w:p w14:paraId="45A26BEF" w14:textId="704870A8" w:rsidR="003A71DD" w:rsidRPr="00E17B6D" w:rsidRDefault="00B73E0D" w:rsidP="006D15EE">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="71" w:left="142"/>
               <w:rPr>
                 <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E17B6D">
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>퀼트</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E17B6D">
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003A71DD" w:rsidRPr="00E17B6D">
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:t xml:space="preserve">□ 규방  □ 옻칠 </w:t>
             </w:r>
             <w:r w:rsidR="003F5F96">
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E17B6D">
+            <w:r w:rsidR="003A71DD" w:rsidRPr="00E17B6D">
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>□ 매듭  □ 인형  □ 플라워  □ 슈가  □ 기타</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A71DD" w:rsidRPr="00FC53D8" w14:paraId="5539EC01" w14:textId="77777777" w:rsidTr="00482103">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1130" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
             <w:tcMar>
@@ -2604,60 +2632,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="7F38FFBF" w14:textId="36144F82" w:rsidR="003A71DD" w:rsidRPr="00E17B6D" w:rsidRDefault="003F5F96" w:rsidP="003F5F96">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="71" w:left="142"/>
               <w:rPr>
                 <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E17B6D">
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>□ 귀걸이</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">□ 귀걸이 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E17B6D">
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">□ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
@@ -3044,51 +3063,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="400A3E9B" w14:textId="61D5D440" w:rsidR="003A71DD" w:rsidRPr="00E17B6D" w:rsidRDefault="003A71DD" w:rsidP="006C751F">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="71" w:left="142"/>
               <w:rPr>
-                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E17B6D">
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00E17B6D">
               <w:rPr>
                 <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> 가구  □ 인테리어 소품 </w:t>
             </w:r>
             <w:r w:rsidR="00757B9F">
               <w:rPr>
@@ -7097,51 +7116,51 @@
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B61AF6">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>2면 오픈하여 사용</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B49A8B2" w14:textId="65383BFF" w:rsidR="000709C8" w:rsidRDefault="001C0ED4" w:rsidP="000709C8">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
+          <w:rFonts w:cs="한컴바탕"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093406F">
         <w:rPr>
           <w:rFonts w:cs="한컴바탕"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidRPr="0093406F">
         <w:rPr>
           <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -9987,51 +10006,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2578DD50" w14:textId="2BE9BA3F" w:rsidR="00843552" w:rsidRPr="00B9558A" w:rsidRDefault="00BD5622" w:rsidP="008E2CC7">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66DF25B3" wp14:editId="7845094B">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66DF25B3" wp14:editId="5A87CA38">
             <wp:extent cx="6319688" cy="9238735"/>
             <wp:effectExtent l="0" t="0" r="5080" b="635"/>
             <wp:docPr id="612458842" name="그림 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="612458842" name="그림 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:srcRect l="1633" r="1633"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
@@ -10055,61 +10074,61 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00843552" w:rsidRPr="00B9558A" w:rsidSect="00BA499B">
       <w:headerReference w:type="even" r:id="rId15"/>
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="even" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="720" w:bottom="567" w:left="720" w:header="567" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79DB9AA4" w14:textId="77777777" w:rsidR="00842E1E" w:rsidRDefault="00842E1E" w:rsidP="00A86B6B">
+    <w:p w14:paraId="2C66331A" w14:textId="77777777" w:rsidR="00AD6882" w:rsidRDefault="00AD6882" w:rsidP="00A86B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CBEBE10" w14:textId="77777777" w:rsidR="00842E1E" w:rsidRDefault="00842E1E" w:rsidP="00A86B6B">
+    <w:p w14:paraId="44B206A3" w14:textId="77777777" w:rsidR="00AD6882" w:rsidRDefault="00AD6882" w:rsidP="00A86B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="맑은 고딕">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="굴림">
     <w:altName w:val="Gulim"/>
     <w:panose1 w:val="020B0600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
@@ -10132,51 +10151,50 @@
   </w:font>
   <w:font w:name="바탕">
     <w:altName w:val="Batang"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="한컴바탕">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="FBDFFFFF" w:usb2="00FFFFFF" w:usb3="00000000" w:csb0="803F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="에스코어 드림 3 Light">
     <w:panose1 w:val="020B0303030302020204"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HY헤드라인M">
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="900002A7" w:usb1="09D77CF9" w:usb2="00000010" w:usb3="00000000" w:csb0="00080000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -10309,61 +10327,61 @@
         <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
         <w:b/>
         <w:kern w:val="0"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="10"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidRPr="00CF493E">
       <w:rPr>
         <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
         <w:b/>
         <w:kern w:val="0"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="10"/>
       </w:rPr>
       <w:t>□ 학생   □ 기 참가자   □ 기타:                    □ 비고:</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31BC4E3B" w14:textId="77777777" w:rsidR="00842E1E" w:rsidRDefault="00842E1E" w:rsidP="00A86B6B">
+    <w:p w14:paraId="066EC74B" w14:textId="77777777" w:rsidR="00AD6882" w:rsidRDefault="00AD6882" w:rsidP="00A86B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E603D97" w14:textId="77777777" w:rsidR="00842E1E" w:rsidRDefault="00842E1E" w:rsidP="00A86B6B">
+    <w:p w14:paraId="50880C8F" w14:textId="77777777" w:rsidR="00AD6882" w:rsidRDefault="00AD6882" w:rsidP="00A86B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="78D96BEC" w14:textId="77777777" w:rsidR="00842E1E" w:rsidRDefault="00842E1E" w:rsidP="00B304DD">
     <w:pPr>
       <w:pStyle w:val="aa"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="66138B9F" w14:textId="0F855DF2" w:rsidR="00842E1E" w:rsidRDefault="00842E1E" w:rsidP="0089076E">
@@ -10824,109 +10842,110 @@
       <w:pPr>
         <w:ind w:left="3735" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1463964878">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2001035167">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1324893837">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="58676045">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="800"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="83969" style="mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox style="mso-fit-shape-to-text:t"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000E0066"/>
     <w:rsid w:val="00003375"/>
     <w:rsid w:val="00007904"/>
     <w:rsid w:val="0001382C"/>
     <w:rsid w:val="0002002C"/>
     <w:rsid w:val="00032115"/>
     <w:rsid w:val="00033F7A"/>
     <w:rsid w:val="00036B1F"/>
     <w:rsid w:val="00041572"/>
     <w:rsid w:val="00042B78"/>
     <w:rsid w:val="0004447A"/>
     <w:rsid w:val="00050D62"/>
     <w:rsid w:val="00053A11"/>
     <w:rsid w:val="00053EB9"/>
+    <w:rsid w:val="000551FE"/>
     <w:rsid w:val="000709C8"/>
     <w:rsid w:val="00070BD3"/>
     <w:rsid w:val="00072456"/>
     <w:rsid w:val="00075EE3"/>
     <w:rsid w:val="00085A45"/>
     <w:rsid w:val="00086C12"/>
     <w:rsid w:val="00095A13"/>
     <w:rsid w:val="000A059B"/>
     <w:rsid w:val="000A1F15"/>
     <w:rsid w:val="000A4912"/>
     <w:rsid w:val="000B5402"/>
     <w:rsid w:val="000C22F0"/>
     <w:rsid w:val="000D4F3F"/>
     <w:rsid w:val="000D6D6B"/>
     <w:rsid w:val="000E0066"/>
     <w:rsid w:val="000E28B6"/>
     <w:rsid w:val="000F089B"/>
     <w:rsid w:val="00111B26"/>
     <w:rsid w:val="00132F4F"/>
     <w:rsid w:val="00162FD6"/>
     <w:rsid w:val="00181C01"/>
     <w:rsid w:val="001912CD"/>
     <w:rsid w:val="001A5BD5"/>
     <w:rsid w:val="001A78CF"/>
     <w:rsid w:val="001C0ED4"/>
@@ -11096,84 +11115,87 @@
     <w:rsid w:val="00893736"/>
     <w:rsid w:val="008B38E7"/>
     <w:rsid w:val="008B4628"/>
     <w:rsid w:val="008B7E62"/>
     <w:rsid w:val="008C359C"/>
     <w:rsid w:val="008C6F79"/>
     <w:rsid w:val="008D2F6E"/>
     <w:rsid w:val="008E2CC7"/>
     <w:rsid w:val="008E31B7"/>
     <w:rsid w:val="00903706"/>
     <w:rsid w:val="009057C1"/>
     <w:rsid w:val="00922DD1"/>
     <w:rsid w:val="0093406F"/>
     <w:rsid w:val="0093435F"/>
     <w:rsid w:val="00943957"/>
     <w:rsid w:val="00962589"/>
     <w:rsid w:val="00964567"/>
     <w:rsid w:val="00972144"/>
     <w:rsid w:val="00980257"/>
     <w:rsid w:val="00980809"/>
     <w:rsid w:val="009872BE"/>
     <w:rsid w:val="009953C2"/>
     <w:rsid w:val="009B7CC5"/>
     <w:rsid w:val="009C4990"/>
     <w:rsid w:val="009C4EF6"/>
+    <w:rsid w:val="009D4DB2"/>
     <w:rsid w:val="009E249A"/>
     <w:rsid w:val="009E41C7"/>
     <w:rsid w:val="009E5C34"/>
     <w:rsid w:val="009F2E92"/>
     <w:rsid w:val="009F414C"/>
     <w:rsid w:val="009F456B"/>
     <w:rsid w:val="00A01EFF"/>
     <w:rsid w:val="00A05ADA"/>
     <w:rsid w:val="00A26B82"/>
     <w:rsid w:val="00A345AA"/>
     <w:rsid w:val="00A530CC"/>
     <w:rsid w:val="00A61455"/>
     <w:rsid w:val="00A65F10"/>
     <w:rsid w:val="00A66E01"/>
     <w:rsid w:val="00A70D9A"/>
     <w:rsid w:val="00A81B12"/>
     <w:rsid w:val="00A83BD7"/>
     <w:rsid w:val="00A84376"/>
     <w:rsid w:val="00A86B6B"/>
     <w:rsid w:val="00A91358"/>
     <w:rsid w:val="00A91830"/>
     <w:rsid w:val="00AC367A"/>
     <w:rsid w:val="00AD2C7D"/>
+    <w:rsid w:val="00AD6882"/>
     <w:rsid w:val="00AE62CA"/>
     <w:rsid w:val="00B00A83"/>
     <w:rsid w:val="00B13F69"/>
     <w:rsid w:val="00B15EF5"/>
     <w:rsid w:val="00B304DD"/>
     <w:rsid w:val="00B34391"/>
     <w:rsid w:val="00B34DED"/>
     <w:rsid w:val="00B3728F"/>
     <w:rsid w:val="00B61AF6"/>
     <w:rsid w:val="00B67D79"/>
     <w:rsid w:val="00B67E79"/>
+    <w:rsid w:val="00B73E0D"/>
     <w:rsid w:val="00B85050"/>
     <w:rsid w:val="00B9558A"/>
     <w:rsid w:val="00BA499B"/>
     <w:rsid w:val="00BB3048"/>
     <w:rsid w:val="00BB68E4"/>
     <w:rsid w:val="00BC1309"/>
     <w:rsid w:val="00BC355C"/>
     <w:rsid w:val="00BC4E1D"/>
     <w:rsid w:val="00BD5622"/>
     <w:rsid w:val="00BD633C"/>
     <w:rsid w:val="00C047CD"/>
     <w:rsid w:val="00C10880"/>
     <w:rsid w:val="00C1498A"/>
     <w:rsid w:val="00C272BB"/>
     <w:rsid w:val="00C347B1"/>
     <w:rsid w:val="00C350B9"/>
     <w:rsid w:val="00C36236"/>
     <w:rsid w:val="00C468C2"/>
     <w:rsid w:val="00C648E4"/>
     <w:rsid w:val="00C71242"/>
     <w:rsid w:val="00C766D2"/>
     <w:rsid w:val="00CA69E5"/>
     <w:rsid w:val="00CB3299"/>
     <w:rsid w:val="00CB45DC"/>
     <w:rsid w:val="00CB5B57"/>
@@ -11195,111 +11217,113 @@
     <w:rsid w:val="00D43C0F"/>
     <w:rsid w:val="00D579AC"/>
     <w:rsid w:val="00D8295D"/>
     <w:rsid w:val="00D84C6D"/>
     <w:rsid w:val="00D86083"/>
     <w:rsid w:val="00D87206"/>
     <w:rsid w:val="00DA1E1A"/>
     <w:rsid w:val="00DA5D3E"/>
     <w:rsid w:val="00DB1A5F"/>
     <w:rsid w:val="00DB4BA1"/>
     <w:rsid w:val="00DD3DC4"/>
     <w:rsid w:val="00DE1FAC"/>
     <w:rsid w:val="00DF2C30"/>
     <w:rsid w:val="00DF4047"/>
     <w:rsid w:val="00DF50CD"/>
     <w:rsid w:val="00E03787"/>
     <w:rsid w:val="00E13D4C"/>
     <w:rsid w:val="00E17B6D"/>
     <w:rsid w:val="00E23A11"/>
     <w:rsid w:val="00E23B15"/>
     <w:rsid w:val="00E26883"/>
     <w:rsid w:val="00E432B6"/>
     <w:rsid w:val="00E51248"/>
     <w:rsid w:val="00E54F77"/>
     <w:rsid w:val="00E62CA9"/>
+    <w:rsid w:val="00E7440A"/>
     <w:rsid w:val="00E7575B"/>
     <w:rsid w:val="00E81951"/>
     <w:rsid w:val="00E81D09"/>
     <w:rsid w:val="00E94CAF"/>
     <w:rsid w:val="00EA0E0C"/>
     <w:rsid w:val="00EA31A9"/>
     <w:rsid w:val="00EC3220"/>
     <w:rsid w:val="00EC7BCA"/>
     <w:rsid w:val="00EE2D11"/>
     <w:rsid w:val="00EE748B"/>
     <w:rsid w:val="00EF453A"/>
     <w:rsid w:val="00F167F9"/>
     <w:rsid w:val="00F25301"/>
     <w:rsid w:val="00F26C18"/>
     <w:rsid w:val="00F37FF5"/>
     <w:rsid w:val="00F42CA6"/>
     <w:rsid w:val="00F50DC7"/>
     <w:rsid w:val="00F5297C"/>
     <w:rsid w:val="00F539CE"/>
     <w:rsid w:val="00F560E8"/>
     <w:rsid w:val="00F60CCF"/>
     <w:rsid w:val="00F6271E"/>
+    <w:rsid w:val="00F73CE0"/>
     <w:rsid w:val="00F937F8"/>
     <w:rsid w:val="00FA2330"/>
     <w:rsid w:val="00FA56EA"/>
     <w:rsid w:val="00FA5F7F"/>
     <w:rsid w:val="00FB25AF"/>
     <w:rsid w:val="00FC53D8"/>
     <w:rsid w:val="00FC64D1"/>
     <w:rsid w:val="00FD303C"/>
     <w:rsid w:val="00FD6B0C"/>
     <w:rsid w:val="00FE2408"/>
     <w:rsid w:val="00FE3A6D"/>
     <w:rsid w:val="00FE41AF"/>
     <w:rsid w:val="00FF56C8"/>
     <w:rsid w:val="00FF7A7F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="83969" style="mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox style="mso-fit-shape-to-text:t"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="58A4A9E3"/>
   <w15:docId w15:val="{3CC3C685-295E-4217-A540-5E9152CF9434}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13157,67 +13181,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9FFE52E9-22C0-4679-AA2B-0A2E58CCFECA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>539</Words>
-  <Characters>2044</Characters>
+  <Words>386</Words>
+  <Characters>2203</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
+  <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>제목</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2578</CharactersWithSpaces>
+  <CharactersWithSpaces>2584</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Jay</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>